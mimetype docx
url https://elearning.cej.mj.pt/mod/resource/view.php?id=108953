--- v0 (2026-03-01)
+++ v1 (2026-04-16)
@@ -612,61 +612,61 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F500F" w:rsidSect="00A85C7D">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="284" w:bottom="1418" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="060B1258" w14:textId="77777777" w:rsidR="00D911C8" w:rsidRDefault="00D911C8" w:rsidP="00FE286F">
+    <w:p w14:paraId="1E5F901D" w14:textId="77777777" w:rsidR="00CE4439" w:rsidRDefault="00CE4439" w:rsidP="00FE286F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23974712" w14:textId="77777777" w:rsidR="00D911C8" w:rsidRDefault="00D911C8" w:rsidP="00FE286F">
+    <w:p w14:paraId="4F6724DD" w14:textId="77777777" w:rsidR="00CE4439" w:rsidRDefault="00CE4439" w:rsidP="00FE286F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -972,61 +972,61 @@
       <w:pStyle w:val="Rodap"/>
       <w:shd w:val="clear" w:color="auto" w:fill="11AECA"/>
       <w:ind w:left="-1701" w:right="-284"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5191760A" w14:textId="77777777" w:rsidR="0092536B" w:rsidRDefault="0092536B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54102E01" w14:textId="77777777" w:rsidR="00D911C8" w:rsidRDefault="00D911C8" w:rsidP="00FE286F">
+    <w:p w14:paraId="793BB826" w14:textId="77777777" w:rsidR="00CE4439" w:rsidRDefault="00CE4439" w:rsidP="00FE286F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22C80B6F" w14:textId="77777777" w:rsidR="00D911C8" w:rsidRDefault="00D911C8" w:rsidP="00FE286F">
+    <w:p w14:paraId="458965DA" w14:textId="77777777" w:rsidR="00CE4439" w:rsidRDefault="00CE4439" w:rsidP="00FE286F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A8F20DC" w14:textId="77777777" w:rsidR="0092536B" w:rsidRDefault="0092536B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ED8CBF7" w14:textId="26FCB576" w:rsidR="00FE286F" w:rsidRDefault="00FE286F" w:rsidP="00FE286F">
     <w:pPr>
@@ -1211,63 +1211,77 @@
           <w:r w:rsidRPr="00E74F98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0C74CF"/>
             </w:rPr>
             <w:t>de 202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0C74CF"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00E74F98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0C74CF"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1800834F" w14:textId="7AE32C3E" w:rsidR="0092536B" w:rsidRPr="0092536B" w:rsidRDefault="0092536B" w:rsidP="0092536B">
+        <w:p w14:paraId="1800834F" w14:textId="485A9E0E" w:rsidR="0092536B" w:rsidRPr="0092536B" w:rsidRDefault="0092536B" w:rsidP="0092536B">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0092536B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t>Lisboa | CEJ – Sala Luís Ribeiro</w:t>
+            <w:t xml:space="preserve">Lisboa | CEJ – </w:t>
+          </w:r>
+          <w:r w:rsidR="005E1F7D" w:rsidRPr="005E1F7D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Auditório Álvaro Laborinho </w:t>
+          </w:r>
+          <w:r w:rsidR="005E1F7D" w:rsidRPr="005E1F7D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Lúcio</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0244B1FC" w14:textId="5F229A40" w:rsidR="00D3359B" w:rsidRPr="00D3359B" w:rsidRDefault="00D3359B" w:rsidP="00A86D98">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="5B945B02" w14:textId="77777777" w:rsidR="00D3359B" w:rsidRDefault="00D3359B" w:rsidP="00FE286F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-1701"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrelha1"/>
       <w:tblW w:w="10439" w:type="dxa"/>
       <w:tblInd w:w="-956" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1616,50 +1630,51 @@
     <w:rsid w:val="002A4DCA"/>
     <w:rsid w:val="002B732A"/>
     <w:rsid w:val="002C5713"/>
     <w:rsid w:val="003008D5"/>
     <w:rsid w:val="00326A1B"/>
     <w:rsid w:val="003465DB"/>
     <w:rsid w:val="003506E6"/>
     <w:rsid w:val="00377E62"/>
     <w:rsid w:val="003938BB"/>
     <w:rsid w:val="003C4B7F"/>
     <w:rsid w:val="003C5FF2"/>
     <w:rsid w:val="003E28F4"/>
     <w:rsid w:val="00430605"/>
     <w:rsid w:val="00434142"/>
     <w:rsid w:val="004435C2"/>
     <w:rsid w:val="00481782"/>
     <w:rsid w:val="004C3158"/>
     <w:rsid w:val="004D3523"/>
     <w:rsid w:val="004D5FCC"/>
     <w:rsid w:val="005277D5"/>
     <w:rsid w:val="00552BB5"/>
     <w:rsid w:val="00577294"/>
     <w:rsid w:val="005B514C"/>
     <w:rsid w:val="005B6F77"/>
     <w:rsid w:val="005D1D1C"/>
+    <w:rsid w:val="005E1F7D"/>
     <w:rsid w:val="00602073"/>
     <w:rsid w:val="00610F26"/>
     <w:rsid w:val="0061519A"/>
     <w:rsid w:val="0062323E"/>
     <w:rsid w:val="00653185"/>
     <w:rsid w:val="00654DA0"/>
     <w:rsid w:val="00657BC2"/>
     <w:rsid w:val="00692479"/>
     <w:rsid w:val="006A7023"/>
     <w:rsid w:val="00701B99"/>
     <w:rsid w:val="00727321"/>
     <w:rsid w:val="00734460"/>
     <w:rsid w:val="00765B36"/>
     <w:rsid w:val="00775630"/>
     <w:rsid w:val="00786B5B"/>
     <w:rsid w:val="007B4B29"/>
     <w:rsid w:val="007C2B20"/>
     <w:rsid w:val="007D586C"/>
     <w:rsid w:val="007E73F9"/>
     <w:rsid w:val="007F500F"/>
     <w:rsid w:val="00814C73"/>
     <w:rsid w:val="008623CE"/>
     <w:rsid w:val="008B2680"/>
     <w:rsid w:val="008C2E9D"/>
     <w:rsid w:val="008C7320"/>
@@ -1668,59 +1683,61 @@
     <w:rsid w:val="009401BE"/>
     <w:rsid w:val="00950B9E"/>
     <w:rsid w:val="00966004"/>
     <w:rsid w:val="00987477"/>
     <w:rsid w:val="009A01ED"/>
     <w:rsid w:val="009A07B1"/>
     <w:rsid w:val="009A4BC9"/>
     <w:rsid w:val="009D027A"/>
     <w:rsid w:val="00A224A0"/>
     <w:rsid w:val="00A85C7D"/>
     <w:rsid w:val="00A86D98"/>
     <w:rsid w:val="00AA2CE9"/>
     <w:rsid w:val="00AF24FB"/>
     <w:rsid w:val="00B4230D"/>
     <w:rsid w:val="00B500A6"/>
     <w:rsid w:val="00BC4097"/>
     <w:rsid w:val="00BD74EB"/>
     <w:rsid w:val="00C02AE7"/>
     <w:rsid w:val="00C6353D"/>
     <w:rsid w:val="00C6423B"/>
     <w:rsid w:val="00C91703"/>
     <w:rsid w:val="00C91AA9"/>
     <w:rsid w:val="00C9246F"/>
     <w:rsid w:val="00C9424E"/>
     <w:rsid w:val="00CD001A"/>
+    <w:rsid w:val="00CE4439"/>
     <w:rsid w:val="00CF7371"/>
     <w:rsid w:val="00D3359B"/>
     <w:rsid w:val="00D911C8"/>
     <w:rsid w:val="00D94D8C"/>
     <w:rsid w:val="00DA0BAA"/>
     <w:rsid w:val="00DB5084"/>
     <w:rsid w:val="00DF1AC2"/>
     <w:rsid w:val="00E63E85"/>
     <w:rsid w:val="00E74F98"/>
+    <w:rsid w:val="00E90C38"/>
     <w:rsid w:val="00EA4613"/>
     <w:rsid w:val="00EA6664"/>
     <w:rsid w:val="00EA6743"/>
     <w:rsid w:val="00ED012F"/>
     <w:rsid w:val="00ED3C60"/>
     <w:rsid w:val="00EF0C3D"/>
     <w:rsid w:val="00EF60A9"/>
     <w:rsid w:val="00F062A5"/>
     <w:rsid w:val="00F32F9C"/>
     <w:rsid w:val="00F857A1"/>
     <w:rsid w:val="00FD22A5"/>
     <w:rsid w:val="00FE286F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -3279,51 +3296,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>37</Words>
   <Characters>201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>